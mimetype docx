--- v0 (2025-10-19)
+++ v1 (2026-05-25)
@@ -1,59 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="001D1F66" w:rsidRDefault="001D1F66" w:rsidP="001D1F66">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006D03B4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Сводное расписание отправления транспортных средств из остановочных пунктов</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E718E" w:rsidRPr="00136221" w:rsidRDefault="001663B9" w:rsidP="00F9192F">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136221">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidR="00A51D66" w:rsidRPr="00136221">
@@ -85,188 +83,187 @@
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044F59" w:rsidRPr="005741F8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0023431F" w:rsidRDefault="0023431F" w:rsidP="0023431F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblW w:w="9520" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1385"/>
+        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="1164"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4654" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4866" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Выходные и праздничные дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2162" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление из начального пункта</w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Хлебозавод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2328" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -280,93 +277,93 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">конечного </w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пункта</w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ЗАО «КПК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2162" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление из начального пункта</w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Хлебозавод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:tcW w:w="2317" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -379,89 +376,89 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">конечного </w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пункта</w:t>
             </w:r>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ЗАО «КПК»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -476,84 +473,83 @@
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>чч:мм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -568,83 +564,83 @@
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>чч:мм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -659,84 +655,83 @@
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>чч:мм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -750,19504 +745,19478 @@
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>чч:мм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...92 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1153" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00C607D1">
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18:16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18:37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18:47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19:01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19:09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19:32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19:54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20:16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20:39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21:01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21:23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21:46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22:09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...31 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...104 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidTr="001C11CC">
+      <w:tr w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidTr="009C52A1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009C52A1" w:rsidRPr="009C52A1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C52A1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23:21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
-[...136 lines deleted...]
-          <w:p w:rsidR="00DD7ED0" w:rsidRPr="00C607D1" w:rsidRDefault="00DD7ED0" w:rsidP="001C11CC">
+          <w:p w:rsidR="009C52A1" w:rsidRPr="00C607D1" w:rsidRDefault="009C52A1" w:rsidP="009C52A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C607D1">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00044F59" w:rsidRDefault="00044F59" w:rsidP="00464159">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -20277,51 +20246,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="105"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D1F66"/>
     <w:rsid w:val="00044F59"/>
     <w:rsid w:val="000532E6"/>
     <w:rsid w:val="00062161"/>
     <w:rsid w:val="00082C01"/>
     <w:rsid w:val="00090D70"/>
     <w:rsid w:val="00096847"/>
     <w:rsid w:val="000C4176"/>
     <w:rsid w:val="00125792"/>
     <w:rsid w:val="00136221"/>
     <w:rsid w:val="001663B9"/>
     <w:rsid w:val="001804E1"/>
     <w:rsid w:val="001D150B"/>
     <w:rsid w:val="001D1F66"/>
@@ -20345,100 +20314,102 @@
     <w:rsid w:val="004C59A7"/>
     <w:rsid w:val="004E0F0D"/>
     <w:rsid w:val="00506F82"/>
     <w:rsid w:val="006042AF"/>
     <w:rsid w:val="006122E1"/>
     <w:rsid w:val="0062387A"/>
     <w:rsid w:val="00633398"/>
     <w:rsid w:val="00652F76"/>
     <w:rsid w:val="006C0DD8"/>
     <w:rsid w:val="007122BA"/>
     <w:rsid w:val="00730F2F"/>
     <w:rsid w:val="00776B4C"/>
     <w:rsid w:val="007E23ED"/>
     <w:rsid w:val="008721E5"/>
     <w:rsid w:val="0088055B"/>
     <w:rsid w:val="008B4013"/>
     <w:rsid w:val="008B66CF"/>
     <w:rsid w:val="00900340"/>
     <w:rsid w:val="00943A0F"/>
     <w:rsid w:val="00954093"/>
     <w:rsid w:val="00956DCF"/>
     <w:rsid w:val="0096160C"/>
     <w:rsid w:val="00976F62"/>
     <w:rsid w:val="00985ACC"/>
     <w:rsid w:val="00986D9E"/>
+    <w:rsid w:val="009C52A1"/>
     <w:rsid w:val="00A51D66"/>
     <w:rsid w:val="00A715E4"/>
     <w:rsid w:val="00AF4AB5"/>
     <w:rsid w:val="00B1108D"/>
     <w:rsid w:val="00BD54DF"/>
     <w:rsid w:val="00BF6626"/>
     <w:rsid w:val="00C07C5C"/>
     <w:rsid w:val="00C320BC"/>
     <w:rsid w:val="00C3616B"/>
     <w:rsid w:val="00C92B64"/>
     <w:rsid w:val="00C96126"/>
     <w:rsid w:val="00D12E62"/>
     <w:rsid w:val="00D15CA7"/>
     <w:rsid w:val="00D322B1"/>
     <w:rsid w:val="00D754E0"/>
     <w:rsid w:val="00D96096"/>
     <w:rsid w:val="00DB3AF4"/>
     <w:rsid w:val="00DC5DD9"/>
     <w:rsid w:val="00DD79AB"/>
     <w:rsid w:val="00DD7ED0"/>
     <w:rsid w:val="00EB7673"/>
     <w:rsid w:val="00F50AA0"/>
     <w:rsid w:val="00F74E68"/>
     <w:rsid w:val="00F85CD1"/>
     <w:rsid w:val="00F9192F"/>
     <w:rsid w:val="00FF55C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3D9107A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB13E1DB-BF99-443E-A36F-3EE8592BA95E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -20850,50 +20821,78 @@
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="-">
     <w:name w:val="Интернет-ссылка"/>
     <w:rsid w:val="00A51D66"/>
     <w:rPr>
       <w:color w:val="666699"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1346714547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1461454100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -21122,51 +21121,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>686D12C7</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>367</Words>
   <Characters>2093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>