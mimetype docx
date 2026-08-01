--- v1 (2026-03-29)
+++ v2 (2026-08-01)
@@ -118,20869 +118,20885 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D468A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidR="00FD13C4" w:rsidRPr="000200D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidR="00217F39" w:rsidRPr="00217F39">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Областная ветеринарная лаборатория — улица Малышева</w:t>
+        <w:t xml:space="preserve">Областная ветеринарная лаборатория — </w:t>
+      </w:r>
+      <w:r w:rsidR="00112A71">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="00217F39" w:rsidRPr="00217F39">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>лица Малышева</w:t>
       </w:r>
       <w:r w:rsidR="00FD13C4" w:rsidRPr="000200D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D468A2" w:rsidRPr="007204E0" w:rsidRDefault="00D468A2" w:rsidP="00FD13C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8960" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4480" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Рабочие дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4480" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Выходные и праздничные дни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
-          <w:trHeight w:val="1695"/>
+          <w:trHeight w:val="1635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление от начального пункта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>улица Малышева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление от конечного пункта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Областная ветеринарная лаборатория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление от начального пункта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>улица Малышева</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отправление от конечного пункта</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Областная ветеринарная лаборатория</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Время</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(чч:мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Время</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(чч:мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Время</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(чч:мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ графика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Время</w:t>
             </w:r>
-            <w:r w:rsidRPr="00217F39">
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>(чч:мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidTr="00217F39">
+      <w:tr w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidTr="00112A71">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00217F39" w:rsidRPr="00217F39" w:rsidRDefault="00217F39" w:rsidP="00217F39">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00217F39">
+          <w:p w:rsidR="00112A71" w:rsidRPr="00112A71" w:rsidRDefault="00112A71" w:rsidP="00112A71">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112A71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0003662B" w:rsidRPr="00636E3E" w:rsidRDefault="0003662B" w:rsidP="0003662B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00D468A2" w:rsidRPr="00636E3E" w:rsidRDefault="00D468A2" w:rsidP="00D468A2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
@@ -21073,50 +21089,51 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B5068D"/>
     <w:rsid w:val="00005C9D"/>
     <w:rsid w:val="000131D8"/>
     <w:rsid w:val="0003662B"/>
     <w:rsid w:val="00086E27"/>
     <w:rsid w:val="000C0011"/>
     <w:rsid w:val="000D68C1"/>
     <w:rsid w:val="000F3395"/>
     <w:rsid w:val="00102F39"/>
+    <w:rsid w:val="00112A71"/>
     <w:rsid w:val="00125ADC"/>
     <w:rsid w:val="00204A6C"/>
     <w:rsid w:val="00217F39"/>
     <w:rsid w:val="00245EE6"/>
     <w:rsid w:val="0028003C"/>
     <w:rsid w:val="00293053"/>
     <w:rsid w:val="002A76DB"/>
     <w:rsid w:val="0044584D"/>
     <w:rsid w:val="004B3A5D"/>
     <w:rsid w:val="00533BBB"/>
     <w:rsid w:val="0056189F"/>
     <w:rsid w:val="00565135"/>
     <w:rsid w:val="006A0AC1"/>
     <w:rsid w:val="006B76C4"/>
     <w:rsid w:val="007204E0"/>
     <w:rsid w:val="007249CC"/>
     <w:rsid w:val="00825025"/>
     <w:rsid w:val="00825AE3"/>
     <w:rsid w:val="008E2372"/>
     <w:rsid w:val="00903120"/>
     <w:rsid w:val="009543D2"/>
     <w:rsid w:val="00994CC0"/>
     <w:rsid w:val="00997753"/>
     <w:rsid w:val="00A75679"/>
     <w:rsid w:val="00A75816"/>
@@ -21139,51 +21156,51 @@
     <w:rsid w:val="00FE5879"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07D5F66D"/>
+  <w14:docId w14:val="5EF6E047"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98459261-E807-48D9-8373-F3A1C2516A18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -21649,50 +21666,63 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="282469672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1177697627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -21929,60 +21959,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89F794F1-718C-4900-BAE2-2AE93DA1094B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F318DC6-40C9-4258-B671-9B5659B6A2EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>A347DB04</Template>
+  <Template>8DBB9E44</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>391</Words>
   <Characters>2234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>