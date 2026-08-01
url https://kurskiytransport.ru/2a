--- v1 (2026-03-29)
+++ v2 (2026-08-01)
@@ -105,57 +105,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD13C4" w:rsidRPr="000200D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>№2</w:t>
       </w:r>
       <w:r w:rsidR="00D468A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidR="00FD13C4" w:rsidRPr="000200D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
+      <w:r w:rsidR="0016511F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E30E1E" w:rsidRPr="00E30E1E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>улица Пирогова — Областная ветеринарная лаборатория</w:t>
+        <w:t>лица Пирогова — Областная ветеринарная лаборатория</w:t>
       </w:r>
       <w:r w:rsidR="00FD13C4" w:rsidRPr="000200D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007204E0" w:rsidRDefault="007204E0" w:rsidP="00FD13C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D468A2" w:rsidRPr="007204E0" w:rsidRDefault="00D468A2" w:rsidP="00FD13C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
@@ -7278,52 +7288,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30E1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D468A2" w:rsidRPr="00636E3E" w:rsidRDefault="00D468A2" w:rsidP="00D468A2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D468A2" w:rsidRPr="00636E3E" w:rsidSect="00825025">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="454" w:right="720" w:bottom="454" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="008E2372" w:rsidRDefault="008E2372" w:rsidP="008E2372">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="008E2372" w:rsidRDefault="008E2372" w:rsidP="008E2372">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -7385,50 +7393,51 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B5068D"/>
     <w:rsid w:val="00005C9D"/>
     <w:rsid w:val="000131D8"/>
     <w:rsid w:val="00086E27"/>
     <w:rsid w:val="000C0011"/>
     <w:rsid w:val="000D68C1"/>
     <w:rsid w:val="000F3395"/>
     <w:rsid w:val="00102F39"/>
     <w:rsid w:val="00125ADC"/>
+    <w:rsid w:val="0016511F"/>
     <w:rsid w:val="00204A6C"/>
     <w:rsid w:val="00245EE6"/>
     <w:rsid w:val="0028003C"/>
     <w:rsid w:val="00293053"/>
     <w:rsid w:val="002A76DB"/>
     <w:rsid w:val="0044584D"/>
     <w:rsid w:val="004B3A5D"/>
     <w:rsid w:val="004C5C92"/>
     <w:rsid w:val="00533BBB"/>
     <w:rsid w:val="0056189F"/>
     <w:rsid w:val="00565135"/>
     <w:rsid w:val="006A0AC1"/>
     <w:rsid w:val="006B76C4"/>
     <w:rsid w:val="007204E0"/>
     <w:rsid w:val="007249CC"/>
     <w:rsid w:val="00825025"/>
     <w:rsid w:val="00825AE3"/>
     <w:rsid w:val="008E2372"/>
     <w:rsid w:val="00903120"/>
     <w:rsid w:val="009543D2"/>
     <w:rsid w:val="00994CC0"/>
     <w:rsid w:val="00997753"/>
     <w:rsid w:val="00A75679"/>
     <w:rsid w:val="00A75816"/>
     <w:rsid w:val="00A947EE"/>
@@ -7452,51 +7461,51 @@
     <w:rsid w:val="00FE5879"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="47F7FF8D"/>
+  <w14:docId w14:val="45C4BC7C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98459261-E807-48D9-8373-F3A1C2516A18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8242,60 +8251,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F78986B-D5C4-43C6-87A1-9CCBDD9CAD27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6273AA6-7DCC-4AE6-B645-FA87373ED75D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>FCB365A2</Template>
+  <Template>839A5960</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>186</Words>
   <Characters>1065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>